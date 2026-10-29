--- v4 (2026-09-13)
+++ v5 (2026-10-29)
@@ -647,978 +647,978 @@
   <si>
     <t>Château-Gontier-sur-Mayenne</t>
   </si>
   <si>
     <t>Maël Grenier</t>
   </si>
   <si>
     <t>4 bis, rue Horeau</t>
   </si>
   <si>
     <t>BP 10357</t>
   </si>
   <si>
     <t>Mayenne (53)</t>
   </si>
   <si>
     <t>contact@le-carre.org</t>
   </si>
   <si>
     <t>Equinoxe - Scène nationale de Châteauroux</t>
   </si>
   <si>
     <t>Châteauroux</t>
   </si>
   <si>
+    <t>Avenue Charles de Gaulle</t>
+  </si>
+  <si>
+    <t>CS 60306</t>
+  </si>
+  <si>
+    <t>Châteauroux Cedex</t>
+  </si>
+  <si>
+    <t>Indre (36)</t>
+  </si>
+  <si>
+    <t>secretariat@equinoxe-chateauroux.fr</t>
+  </si>
+  <si>
+    <t>Le Trident - Scène nationale de Cherbourg en Cotentin</t>
+  </si>
+  <si>
+    <t>Cherbourg-en-Cotentin</t>
+  </si>
+  <si>
+    <t>Farid Bentaïeb</t>
+  </si>
+  <si>
+    <t>Place du Général de Gaulle</t>
+  </si>
+  <si>
+    <t>CS 90 807</t>
+  </si>
+  <si>
+    <t>Manche (50)</t>
+  </si>
+  <si>
+    <t>laboite@trident-sn.com</t>
+  </si>
+  <si>
+    <t>La Comédie de Clermont-Ferrand scène nationale</t>
+  </si>
+  <si>
+    <t>Clermont-Ferrand</t>
+  </si>
+  <si>
+    <t>Céline Bréant</t>
+  </si>
+  <si>
+    <t>Rue Abbé de l'Epée</t>
+  </si>
+  <si>
+    <t>CS 20099</t>
+  </si>
+  <si>
+    <t>Clermont-Ferrand cedex</t>
+  </si>
+  <si>
+    <t>Puy-de-Dôme (63)</t>
+  </si>
+  <si>
+    <t>contact@lacomediedeclermont.com</t>
+  </si>
+  <si>
+    <t>Maison des arts et de la culture - Scène nationale Créteil</t>
+  </si>
+  <si>
+    <t>Créteil</t>
+  </si>
+  <si>
+    <t>Julie Sanerot</t>
+  </si>
+  <si>
+    <t>Place Salvador Allende</t>
+  </si>
+  <si>
+    <t>Val-de-Marne (94)</t>
+  </si>
+  <si>
+    <t>mac@maccreteil.com</t>
+  </si>
+  <si>
+    <t>DSN - Dieppe Scène nationale</t>
+  </si>
+  <si>
+    <t>Dieppe</t>
+  </si>
+  <si>
+    <t>Simon Fleury</t>
+  </si>
+  <si>
+    <t>Quai Bérigny</t>
+  </si>
+  <si>
+    <t>Dieppe Cedex</t>
+  </si>
+  <si>
+    <t>Seine-Maritime (76)</t>
+  </si>
+  <si>
+    <t>administration@dsn.asso.fr</t>
+  </si>
+  <si>
+    <t>Le Bateau Feu - Scène nationale Dunkerque</t>
+  </si>
+  <si>
+    <t>Dunkerque</t>
+  </si>
+  <si>
+    <t>Ludovic Rogeau</t>
+  </si>
+  <si>
+    <t>BP 62064</t>
+  </si>
+  <si>
+    <t>Dunkerque Cedex 01</t>
+  </si>
+  <si>
+    <t>programmation@lebateaufeu.com</t>
+  </si>
+  <si>
+    <t>Le Tangram - Scène nationale d'Evreux</t>
+  </si>
+  <si>
+    <t>Évreux</t>
+  </si>
+  <si>
+    <t>Valérie Baran</t>
+  </si>
+  <si>
+    <t>1 bis Boulevard de Normandie</t>
+  </si>
+  <si>
+    <t>CS 80784</t>
+  </si>
+  <si>
+    <t>Évreux Cedex</t>
+  </si>
+  <si>
+    <t>Eure (27)</t>
+  </si>
+  <si>
+    <t>bonjour@letangram.com</t>
+  </si>
+  <si>
+    <t>Scène nationale de l'Essonne</t>
+  </si>
+  <si>
+    <t>Évry-Courcouronnes</t>
+  </si>
+  <si>
+    <t>Matthias Tronqual</t>
+  </si>
+  <si>
+    <t>Place de l’Agora</t>
+  </si>
+  <si>
+    <t>Essonne (91)</t>
+  </si>
+  <si>
+    <t>administration@scenenationale-essonne.com</t>
+  </si>
+  <si>
+    <t>L'Estive - Scène nationale de Foix et de l'Ariège</t>
+  </si>
+  <si>
+    <t>Foix</t>
+  </si>
+  <si>
+    <t>Carole Albanese</t>
+  </si>
+  <si>
+    <t>20, avenue du Général de Gaulle</t>
+  </si>
+  <si>
+    <t>09000</t>
+  </si>
+  <si>
+    <t>Ariège (09)</t>
+  </si>
+  <si>
+    <t>administration@lestive.com</t>
+  </si>
+  <si>
+    <t>Le Carreau - Scène nationale de Forbach et de l'est Mosellan</t>
+  </si>
+  <si>
+    <t>Forbach</t>
+  </si>
+  <si>
+    <t>71 Avenue Saint-Rémy</t>
+  </si>
+  <si>
+    <t>BP 40 190</t>
+  </si>
+  <si>
+    <t>Forbach Cedex</t>
+  </si>
+  <si>
+    <t>Moselle (57)</t>
+  </si>
+  <si>
+    <t>direction.adjoint@carreau-forbach.com</t>
+  </si>
+  <si>
+    <t>Tropiques Atrium - Scène nationale de Fort-de-France la Martinique</t>
+  </si>
+  <si>
+    <t>Fort-de-France</t>
+  </si>
+  <si>
+    <t>Manuel Césaire</t>
+  </si>
+  <si>
+    <t>6, rue Jacques Cazotte</t>
+  </si>
+  <si>
+    <t>Martinique (972)</t>
+  </si>
+  <si>
+    <t>info@tropiques-atrium.fr</t>
+  </si>
+  <si>
+    <t>Théâtre La Passerelle - Scène nationale de Gap et des Alpes du Sud</t>
+  </si>
+  <si>
+    <t>Gap</t>
+  </si>
+  <si>
+    <t>Christian Lalos</t>
+  </si>
+  <si>
+    <t>137, boulevard Georges Pompidou</t>
+  </si>
+  <si>
+    <t>05000</t>
+  </si>
+  <si>
+    <t>Hautes-Alpes (05)</t>
+  </si>
+  <si>
+    <t>secretariat@theatre-la-passerelle.com</t>
+  </si>
+  <si>
+    <t>MC2 : Grenoble, Scène nationale</t>
+  </si>
+  <si>
+    <t>Grenoble</t>
+  </si>
+  <si>
+    <t>Arnaud Meunier</t>
+  </si>
+  <si>
+    <t>4, rue Paul Claudel</t>
+  </si>
+  <si>
+    <t>CS 92448</t>
+  </si>
+  <si>
+    <t>Grenoble Cedex 2</t>
+  </si>
+  <si>
+    <t>Isère (38)</t>
+  </si>
+  <si>
+    <t>aurelie.ferro@mc2grenoble.fr</t>
+  </si>
+  <si>
+    <t>Le Parvis - Scène nationale Tarbes Pyrénées</t>
+  </si>
+  <si>
+    <t>Ibos</t>
+  </si>
+  <si>
+    <t>Frédéric Esquerré</t>
+  </si>
+  <si>
+    <t>Route de Pau</t>
+  </si>
+  <si>
+    <t>BP 20</t>
+  </si>
+  <si>
+    <t>Ibos Cedex</t>
+  </si>
+  <si>
+    <t>Hautes-Pyrénées (65)</t>
+  </si>
+  <si>
+    <t>accueil@parvis.net</t>
+  </si>
+  <si>
+    <t>Le Grand R - Scène nationale la Roche-sur-Yon</t>
+  </si>
+  <si>
+    <t>La Roche-sur-Yon</t>
+  </si>
+  <si>
+    <t>Faivre Florence</t>
+  </si>
+  <si>
+    <t>Esplanade Jeannie-Mazurelle</t>
+  </si>
+  <si>
+    <t>BP 681</t>
+  </si>
+  <si>
+    <t>Vendée (85)</t>
+  </si>
+  <si>
+    <t>contact@legrandr.com</t>
+  </si>
+  <si>
+    <t>La Coursive - Scène nationale La Rochelle</t>
+  </si>
+  <si>
+    <t>La Rochelle</t>
+  </si>
+  <si>
+    <t>Franck Becker</t>
+  </si>
+  <si>
+    <t>4, rue Saint Jean du Perot</t>
+  </si>
+  <si>
+    <t>La Rochelle Cedex 1</t>
+  </si>
+  <si>
+    <t>Charente-Maritime (17)</t>
+  </si>
+  <si>
+    <t>theatre@la-coursive.com</t>
+  </si>
+  <si>
+    <t>L'arc - scène nationale Le Creusot</t>
+  </si>
+  <si>
+    <t>Le Creusot</t>
+  </si>
+  <si>
+    <t>Cécile Bertin</t>
+  </si>
+  <si>
+    <t>Esplanade François Mitterrand</t>
+  </si>
+  <si>
+    <t>BP 5</t>
+  </si>
+  <si>
+    <t>Le Creusot Cedex</t>
+  </si>
+  <si>
+    <t>larc@larcscenenationale.fr</t>
+  </si>
+  <si>
+    <t>Le Volcan, Scène nationale du Havre</t>
+  </si>
+  <si>
+    <t>Le Havre</t>
+  </si>
+  <si>
+    <t>Camille Barnaud</t>
+  </si>
+  <si>
+    <t>1 quai George V</t>
+  </si>
+  <si>
+    <t>BP1106</t>
+  </si>
+  <si>
+    <t>Le Havre Cedex</t>
+  </si>
+  <si>
+    <t>pros@levolcan.com</t>
+  </si>
+  <si>
+    <t>Les Quinconces et L'Espal - Scène nationale du Mans</t>
+  </si>
+  <si>
+    <t>Le Mans</t>
+  </si>
+  <si>
+    <t>Virginie Boccard</t>
+  </si>
+  <si>
+    <t>4 place des Jacobins</t>
+  </si>
+  <si>
+    <t>Sarthe (72)</t>
+  </si>
+  <si>
+    <t>scenenationale@quinconces-espal.com</t>
+  </si>
+  <si>
+    <t>Théâtre-Sénart - Scène nationale</t>
+  </si>
+  <si>
+    <t>Lieusaint</t>
+  </si>
+  <si>
+    <t>Caroline  Simpson-Smith</t>
+  </si>
+  <si>
+    <t>8-10 Allée de la Mixité</t>
+  </si>
+  <si>
+    <t>CS 30649</t>
+  </si>
+  <si>
+    <t>Seine-et-Marne (77)</t>
+  </si>
+  <si>
+    <t>administration@theatre-senart.com</t>
+  </si>
+  <si>
+    <t>Les Scènes du Jura - scène nationale</t>
+  </si>
+  <si>
+    <t>Lons-le-Saunier / Dole</t>
+  </si>
+  <si>
+    <t>Cédric Fassenet</t>
+  </si>
+  <si>
+    <t>4 rue Jean Jaurès</t>
+  </si>
+  <si>
+    <t>Lons-le-Saunier</t>
+  </si>
+  <si>
+    <t>Jura (39)</t>
+  </si>
+  <si>
+    <t>contact@scenesdujura.com</t>
+  </si>
+  <si>
+    <t>Culture Commune - Scène nationale du Bassin Minier du Pas-de-Calais - Loos-en-Gohelle</t>
+  </si>
+  <si>
+    <t>Loos-en-Gohelle</t>
+  </si>
+  <si>
+    <t>Laurent Coutouly</t>
+  </si>
+  <si>
+    <t>Base 11/19</t>
+  </si>
+  <si>
+    <t>rue de Bourgogne</t>
+  </si>
+  <si>
+    <t>contact@culturecommune.fr</t>
+  </si>
+  <si>
+    <t>Le Théâtre, scène nationale de Mâcon</t>
+  </si>
+  <si>
+    <t>Mâcon</t>
+  </si>
+  <si>
+    <t>Virginie Lonchamp</t>
+  </si>
+  <si>
+    <t>1511, avenue Charles de Gaulle</t>
+  </si>
+  <si>
+    <t>Malakoff scène nationale</t>
+  </si>
+  <si>
+    <t>Malakoff</t>
+  </si>
+  <si>
+    <t>Armelle Vernier</t>
+  </si>
+  <si>
+    <t>3 place du 11 Novembre</t>
+  </si>
+  <si>
+    <t>Hauts-de-Seine (92)</t>
+  </si>
+  <si>
+    <t>administration@malakoffscenenationale.fr</t>
+  </si>
+  <si>
+    <t>LE ZEF - scène nationale Marseille</t>
+  </si>
+  <si>
+    <t>Marseille</t>
+  </si>
+  <si>
+    <t>Francesca Poloniato-Maugein</t>
+  </si>
+  <si>
+    <t>Avenue Raimu</t>
+  </si>
+  <si>
+    <t>CS 70511</t>
+  </si>
+  <si>
+    <t>Marseille Cedex 14</t>
+  </si>
+  <si>
+    <t>Bouches-du-Rhône (13)</t>
+  </si>
+  <si>
+    <t>Théâtre des Salins - Scène nationale de Martigues</t>
+  </si>
+  <si>
+    <t>Martigues</t>
+  </si>
+  <si>
+    <t>Eric Gialis</t>
+  </si>
+  <si>
+    <t>19, quai Paul Doumer</t>
+  </si>
+  <si>
+    <t>administration@les-salins.net</t>
+  </si>
+  <si>
+    <t>Manège Maubeuge</t>
+  </si>
+  <si>
+    <t>Maubeuge</t>
+  </si>
+  <si>
+    <t>Géraud Didier</t>
+  </si>
+  <si>
+    <t>Rue de la Croix</t>
+  </si>
+  <si>
+    <t>CS 10105</t>
+  </si>
+  <si>
+    <t>Maubeuge Cedex</t>
+  </si>
+  <si>
+    <t>billetterie@lemanege.com</t>
+  </si>
+  <si>
+    <t>Hexagone Scène nationale</t>
+  </si>
+  <si>
+    <t>Meylan</t>
+  </si>
+  <si>
+    <t>Jérôme Villeneuve</t>
+  </si>
+  <si>
+    <t>24, rue des Aiguinards</t>
+  </si>
+  <si>
+    <t>programmation@theatre-hexagone.eu</t>
+  </si>
+  <si>
+    <t>MA scène nationale - Pays de Montbéliard</t>
+  </si>
+  <si>
+    <t>Montbéliard</t>
+  </si>
+  <si>
+    <t>Yannick Marzin</t>
+  </si>
+  <si>
+    <t>Hôtel de Sponeck</t>
+  </si>
+  <si>
+    <t>54, rue Georges Clémenceau</t>
+  </si>
+  <si>
+    <t>projets@mascene.eu</t>
+  </si>
+  <si>
+    <t>La Filature - Scène nationale - Mulhouse</t>
+  </si>
+  <si>
+    <t>Mulhouse</t>
+  </si>
+  <si>
+    <t>Benoït André</t>
+  </si>
+  <si>
+    <t>20 allée Nathan Katz</t>
+  </si>
+  <si>
+    <t>Mulhouse Cedex</t>
+  </si>
+  <si>
+    <t>Haut-Rhin (68)</t>
+  </si>
+  <si>
+    <t>Le Lieu Unique - Scène nationale Nantes</t>
+  </si>
+  <si>
+    <t>Nantes</t>
+  </si>
+  <si>
+    <t>Eli Commins</t>
+  </si>
+  <si>
+    <t>2, rue de la Biscuiterie</t>
+  </si>
+  <si>
+    <t>BP 21304</t>
+  </si>
+  <si>
+    <t>Nantes Cedex 1</t>
+  </si>
+  <si>
+    <t>Loire-Atlantique (44)</t>
+  </si>
+  <si>
+    <t>info@lelieuunique.com</t>
+  </si>
+  <si>
+    <t>Théâtre + Cinéma  Scène nationale Grand Narbonne</t>
+  </si>
+  <si>
+    <t>Narbonne</t>
+  </si>
+  <si>
+    <t>Fabien Bergès</t>
+  </si>
+  <si>
+    <t>2, Avenue Maître Hubert Mouly</t>
+  </si>
+  <si>
+    <t>Aude (11)</t>
+  </si>
+  <si>
+    <t>secretariat@theatrenarbonne-narbonne.com</t>
+  </si>
+  <si>
+    <t>Le Moulin du Roc - Scène nationale Niort</t>
+  </si>
+  <si>
+    <t>Niort</t>
+  </si>
+  <si>
+    <t>Fabien André</t>
+  </si>
+  <si>
+    <t>9, boulevard Main</t>
+  </si>
+  <si>
+    <t>CS 18555</t>
+  </si>
+  <si>
+    <t>Niort Cedex 9</t>
+  </si>
+  <si>
+    <t>Deux-Sèvres (79)</t>
+  </si>
+  <si>
+    <t>contact@lemoulinduroc.fr</t>
+  </si>
+  <si>
+    <t>La Ferme du Buisson - Scène nationale de Noisiel</t>
+  </si>
+  <si>
+    <t>Noisiel</t>
+  </si>
+  <si>
+    <t>Marion Fouilland-Bousquet</t>
+  </si>
+  <si>
+    <t>Allée de la Ferme Noisiel</t>
+  </si>
+  <si>
+    <t>contact@lafermedubuisson.com</t>
+  </si>
+  <si>
+    <t>Scène nationale / Théâtre d'Orléans</t>
+  </si>
+  <si>
+    <t>Orléans</t>
+  </si>
+  <si>
+    <t>Christophe Galent</t>
+  </si>
+  <si>
+    <t>Boulevard Pierre Ségelle</t>
+  </si>
+  <si>
+    <t>Loiret (45)</t>
+  </si>
+  <si>
+    <t>billetterie@theatredorleans.fr</t>
+  </si>
+  <si>
+    <t>Théâtre de l'Archipel - Scène nationale de Perpignan</t>
+  </si>
+  <si>
+    <t>Perpignan</t>
+  </si>
+  <si>
+    <t>Jackie Surjus-Collet</t>
+  </si>
+  <si>
+    <t>Avenue Général Leclerc</t>
+  </si>
+  <si>
+    <t>BP 90327</t>
+  </si>
+  <si>
+    <t>Perpignan Cedex</t>
+  </si>
+  <si>
+    <t>Pyrénées-Orientales (66)</t>
+  </si>
+  <si>
+    <t>administration@theatredelarchipel.org</t>
+  </si>
+  <si>
+    <t>TAP - Scène nationale de Grand Poitiers</t>
+  </si>
+  <si>
+    <t>Poitiers</t>
+  </si>
+  <si>
+    <t>Raphaëlle Girard</t>
+  </si>
+  <si>
+    <t>1, boulevard de Verdun</t>
+  </si>
+  <si>
+    <t>Vienne (86)</t>
+  </si>
+  <si>
+    <t>contact@tap-poitiers.com</t>
+  </si>
+  <si>
+    <t>Théâtre de Cornouaille - Scène nationale de Quimper</t>
+  </si>
+  <si>
+    <t>Quimper</t>
+  </si>
+  <si>
+    <t>Vincent Léandri</t>
+  </si>
+  <si>
+    <t>1, esplanade François Mitterrand</t>
+  </si>
+  <si>
+    <t>CS 74033</t>
+  </si>
+  <si>
+    <t>Quimper Cedex</t>
+  </si>
+  <si>
+    <t>contact@theatre-cornouaille.fr</t>
+  </si>
+  <si>
+    <t>Manège - Scène nationale Reims</t>
+  </si>
+  <si>
+    <t>Reims</t>
+  </si>
+  <si>
+    <t>Bruno Lobé</t>
+  </si>
+  <si>
+    <t>2, boulevard du Général Leclerc</t>
+  </si>
+  <si>
+    <t>CS 80016</t>
+  </si>
+  <si>
+    <t>Reims Cedex</t>
+  </si>
+  <si>
+    <t>info@manege-reims.eu</t>
+  </si>
+  <si>
+    <t>La Passerelle - Scène nationale de Saint-Brieuc</t>
+  </si>
+  <si>
+    <t>Saint-Brieuc</t>
+  </si>
+  <si>
+    <t>Guillaume Blaise</t>
+  </si>
+  <si>
+    <t>Place de La Résistance</t>
+  </si>
+  <si>
+    <t>BP 4133</t>
+  </si>
+  <si>
+    <t>Saint-Brieuc Cedex 2</t>
+  </si>
+  <si>
+    <t>Côtes d'Armor (22)</t>
+  </si>
+  <si>
+    <t>accueil@lapasserelle.info</t>
+  </si>
+  <si>
+    <t>Scène nationale Carré-Colonnes</t>
+  </si>
+  <si>
+    <t>Saint-Médard-en-Jalles / Blanquefort</t>
+  </si>
+  <si>
+    <t>Sylvie Violan</t>
+  </si>
+  <si>
+    <t>Place de la République</t>
+  </si>
+  <si>
+    <t>Saint-Médard-en-Jalles</t>
+  </si>
+  <si>
+    <t>Gironde (33)</t>
+  </si>
+  <si>
+    <t>billetterie@carrecolonnes.fr</t>
+  </si>
+  <si>
+    <t>Le Théâtre - Scène nationale de Saint Nazaire</t>
+  </si>
+  <si>
+    <t>Saint-Nazaire</t>
+  </si>
+  <si>
+    <t>Béatrice Hanin</t>
+  </si>
+  <si>
+    <t>Rue des Frères Pereire</t>
+  </si>
+  <si>
+    <t>BP 150</t>
+  </si>
+  <si>
+    <t>direction@letheatre-saintnazaire.fr</t>
+  </si>
+  <si>
+    <t>Théâtre de Saint-Quentin-en-Yvelines, Scène nationale</t>
+  </si>
+  <si>
+    <t>Saint-Quentin-en-Yvelines</t>
+  </si>
+  <si>
+    <t>Lionel Massétat</t>
+  </si>
+  <si>
+    <t>Place Georges Pompidou</t>
+  </si>
+  <si>
+    <t>CS 80317</t>
+  </si>
+  <si>
+    <t>Saint-Quentin-en-Yvelines Cedex</t>
+  </si>
+  <si>
+    <t>Yvelines (78)</t>
+  </si>
+  <si>
+    <t>administration@tsqy.org</t>
+  </si>
+  <si>
+    <t>Les Gémeaux de Sceaux</t>
+  </si>
+  <si>
+    <t>Sceaux</t>
+  </si>
+  <si>
+    <t>Séverine Bouisset</t>
+  </si>
+  <si>
+    <t>49, avenue Georges Clémenceau</t>
+  </si>
+  <si>
+    <t>contact@lesgemeaux.com</t>
+  </si>
+  <si>
+    <t>Théâtre Molière Sète, scène nationale archipel de Thau</t>
+  </si>
+  <si>
+    <t>Sète</t>
+  </si>
+  <si>
+    <t>Sandrine Mini</t>
+  </si>
+  <si>
+    <t>Avenue Victor Hugo</t>
+  </si>
+  <si>
+    <t>Hérault (34)</t>
+  </si>
+  <si>
+    <t>programmation@tmsete.com</t>
+  </si>
+  <si>
+    <t>Châteauvallon-Liberté, scène nationale</t>
+  </si>
+  <si>
+    <t>Toulon</t>
+  </si>
+  <si>
+    <t>Grand Hôtel – Place de la Liberté</t>
+  </si>
+  <si>
+    <t>Var (83)</t>
+  </si>
+  <si>
+    <t>info@chateauvallon-liberte.fr</t>
+  </si>
+  <si>
+    <t>LUX Scène nationale</t>
+  </si>
+  <si>
+    <t>Valence</t>
+  </si>
+  <si>
+    <t>Catherine Rossi Batôt</t>
+  </si>
+  <si>
+    <t>36, boulevard du Général de Gaulle</t>
+  </si>
+  <si>
+    <t>Drôme (26)</t>
+  </si>
+  <si>
+    <t>Le Phénix - Scène nationale Valenciennes Pôle international de production et de diffusion</t>
+  </si>
+  <si>
+    <t>Valenciennes</t>
+  </si>
+  <si>
     <t>Jérôme Montchal</t>
-  </si>
-[...925 lines deleted...]
-    <t>Valenciennes</t>
   </si>
   <si>
     <t>Boulevard Harpignies</t>
   </si>
   <si>
     <t>BP 39</t>
   </si>
   <si>
     <t>Valenciennes Cedex</t>
   </si>
   <si>
     <t>contact@lephenix.fr</t>
   </si>
   <si>
     <t>CCAM / Scène Nationale de Vandœuvre</t>
   </si>
   <si>
     <t>Vandœuvre-lès-Nancy</t>
   </si>
   <si>
     <t>Olivier Perry</t>
   </si>
   <si>
     <t>Esplanade Jack Ralite - Rue de Parme</t>
   </si>
@@ -2835,760 +2835,760 @@
         <v>205</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>206</v>
       </c>
       <c r="F29" s="1">
         <v>53203</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>207</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="1" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F30" s="1">
         <v>36000</v>
       </c>
       <c r="G30" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H30" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="H30" s="1" t="s">
+      <c r="I30" s="1" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="C31" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="1" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F31" s="1">
         <v>50100</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="H31" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I31" s="1" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="1" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F32" s="1">
         <v>63038</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H32" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="H32" s="1" t="s">
+      <c r="I32" s="1" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E33" s="1"/>
       <c r="F33" s="1">
         <v>94000</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="H33" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="I33" s="1" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="C34" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" s="1" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="1">
         <v>76200</v>
       </c>
       <c r="G34" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H34" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="H34" s="1" t="s">
+      <c r="I34" s="1" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="C35" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F35" s="1">
         <v>59376</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="C36" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="1" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="F36" s="1">
         <v>27007</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H36" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="H36" s="1" t="s">
+      <c r="I36" s="1" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="C37" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" s="1" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E37" s="1"/>
       <c r="F37" s="1">
         <v>91000</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="H37" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="I37" s="1" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="C38" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" s="1" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E38" s="1"/>
       <c r="F38" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H38" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="1" t="s">
+      <c r="I38" s="1" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E39" s="1" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="F39" s="1">
         <v>57603</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H39" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="H39" s="1" t="s">
+      <c r="I39" s="1" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="C40" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" s="1" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="1">
         <v>97200</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="H40" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="I40" s="1" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="C41" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" s="1" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H41" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="G41" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="1" t="s">
+      <c r="I41" s="1" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="C42" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="1" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F42" s="1">
         <v>38034</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H42" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="H42" s="1" t="s">
+      <c r="I42" s="1" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="C43" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="1" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="F43" s="1">
         <v>65421</v>
       </c>
       <c r="G43" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H43" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="H43" s="1" t="s">
+      <c r="I43" s="1" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="C44" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="1" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F44" s="1">
         <v>85000</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="H44" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="I44" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="C45" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" s="1" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E45" s="1"/>
       <c r="F45" s="1">
         <v>17025</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H45" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="H45" s="1" t="s">
+      <c r="I45" s="1" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="C46" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="F46" s="1">
         <v>71201</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="C47" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="1" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="F47" s="1">
         <v>76063</v>
       </c>
       <c r="G47" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="I47" s="1" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="C48" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" s="1" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1">
         <v>72000</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="H48" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="I48" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="D49" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F49" s="1">
         <v>77127</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="H49" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="I49" s="1" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="C50" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="C50" s="1" t="s">
+      <c r="D50" s="1" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="1">
         <v>39000</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H50" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="H50" s="1" t="s">
+      <c r="I50" s="1" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="C51" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="1" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F51" s="1">
         <v>62750</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>156</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" s="1" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="1">
         <v>71000</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>179</v>
       </c>
       <c r="I52" s="1"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="C53" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="D53" s="1" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="1">
         <v>92240</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="H53" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="I53" s="1" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="C54" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="D54" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="1" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F54" s="1">
         <v>13311</v>
       </c>
       <c r="G54" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H54" s="1" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="I54" s="1"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="C55" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="C55" s="1"/>
       <c r="D55" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E55" s="1"/>
       <c r="F55" s="1">
         <v>13500</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1" t="s">
         <v>383</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>387</v>
       </c>
       <c r="F56" s="1">
         <v>59602</v>
       </c>
       <c r="G56" s="1" t="s">
@@ -3600,51 +3600,51 @@
       <c r="I56" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E57" s="1"/>
       <c r="F57" s="1">
         <v>38240</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1" t="s">
         <v>395</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>399</v>
       </c>
       <c r="F58" s="1">
         <v>25200</v>
       </c>
       <c r="G58" s="1" t="s">
@@ -3766,51 +3766,51 @@
       <c r="I62" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>431</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E63" s="1"/>
       <c r="F63" s="1">
         <v>77186</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>430</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E64" s="1"/>
       <c r="F64" s="1">
         <v>45000</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>435</v>
       </c>
@@ -4048,143 +4048,143 @@
       <c r="I72" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E73" s="1"/>
       <c r="F73" s="1">
         <v>92330</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>498</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>504</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E74" s="1"/>
       <c r="F74" s="1">
         <v>34200</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>503</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>506</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="C75" s="1"/>
+      <c r="D75" s="1" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="E75" s="1"/>
       <c r="F75" s="1">
         <v>83000</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>509</v>
       </c>
       <c r="H75" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="I75" s="1" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B76" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="B76" s="1" t="s">
+      <c r="C76" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="D76" s="1" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="E76" s="1"/>
       <c r="F76" s="1">
         <v>26000</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="I76" s="1"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="B77" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="B77" s="1" t="s">
+      <c r="C77" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="C77" s="1"/>
       <c r="D77" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>522</v>
       </c>
       <c r="F77" s="1">
         <v>59301</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>523</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1" t="s">
         <v>525</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>526</v>