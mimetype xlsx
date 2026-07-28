--- v2 (2026-02-22)
+++ v3 (2026-07-28)
@@ -1001,51 +1001,51 @@
   <si>
     <t>theatre@la-coursive.com</t>
   </si>
   <si>
     <t>L'arc - scène nationale Le Creusot</t>
   </si>
   <si>
     <t>Le Creusot</t>
   </si>
   <si>
     <t>Cécile Bertin</t>
   </si>
   <si>
     <t>Esplanade François Mitterrand</t>
   </si>
   <si>
     <t>BP 5</t>
   </si>
   <si>
     <t>Le Creusot Cedex</t>
   </si>
   <si>
     <t>larc@larcscenenationale.fr</t>
   </si>
   <si>
-    <t>Le Volcan - Scène nationale du Havre</t>
+    <t>Le Volcan, Scène nationale du Havre</t>
   </si>
   <si>
     <t>Le Havre</t>
   </si>
   <si>
     <t>Camille Barnaud</t>
   </si>
   <si>
     <t>1 quai George V</t>
   </si>
   <si>
     <t>BP1106</t>
   </si>
   <si>
     <t>Le Havre Cedex</t>
   </si>
   <si>
     <t>Les Quinconces et L'Espal - Scène nationale du Mans</t>
   </si>
   <si>
     <t>Le Mans</t>
   </si>
   <si>
     <t>Virginie Boccard</t>
   </si>