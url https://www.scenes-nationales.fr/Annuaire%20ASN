--- v3 (2026-07-28)
+++ v4 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export annuaires" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="537">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="538">
   <si>
     <t>Nom de la Scène nationale</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Direction 2</t>
   </si>
   <si>
     <t>Adresse postale</t>
   </si>
   <si>
     <t>Adresse postale (suite)</t>
   </si>
   <si>
     <t>Code postal</t>
   </si>
   <si>
     <t>Département</t>
   </si>
   <si>
     <t>Email administration</t>
   </si>
   <si>
@@ -1017,50 +1017,53 @@
     <t>BP 5</t>
   </si>
   <si>
     <t>Le Creusot Cedex</t>
   </si>
   <si>
     <t>larc@larcscenenationale.fr</t>
   </si>
   <si>
     <t>Le Volcan, Scène nationale du Havre</t>
   </si>
   <si>
     <t>Le Havre</t>
   </si>
   <si>
     <t>Camille Barnaud</t>
   </si>
   <si>
     <t>1 quai George V</t>
   </si>
   <si>
     <t>BP1106</t>
   </si>
   <si>
     <t>Le Havre Cedex</t>
+  </si>
+  <si>
+    <t>pros@levolcan.com</t>
   </si>
   <si>
     <t>Les Quinconces et L'Espal - Scène nationale du Mans</t>
   </si>
   <si>
     <t>Le Mans</t>
   </si>
   <si>
     <t>Virginie Boccard</t>
   </si>
   <si>
     <t>4 place des Jacobins</t>
   </si>
   <si>
     <t>Sarthe (72)</t>
   </si>
   <si>
     <t>scenenationale@quinconces-espal.com</t>
   </si>
   <si>
     <t>Théâtre-Sénart - Scène nationale</t>
   </si>
   <si>
     <t>Lieusaint</t>
   </si>
@@ -3327,932 +3330,934 @@
     <row r="47" spans="1:9">
       <c r="A47" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>333</v>
       </c>
       <c r="F47" s="1">
         <v>76063</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="I47" s="1"/>
+      <c r="I47" s="1" t="s">
+        <v>335</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1">
         <v>72000</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F49" s="1">
         <v>77127</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="1">
         <v>39000</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F51" s="1">
         <v>62750</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>156</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="1">
         <v>71000</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>179</v>
       </c>
       <c r="I52" s="1"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="1">
         <v>92240</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F54" s="1">
         <v>13311</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="I54" s="1"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E55" s="1"/>
       <c r="F55" s="1">
         <v>13500</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F56" s="1">
         <v>59602</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E57" s="1"/>
       <c r="F57" s="1">
         <v>38240</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>298</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F58" s="1">
         <v>25200</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>106</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="1">
         <v>68090</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="I59" s="1"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F60" s="1">
         <v>44013</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E61" s="1"/>
       <c r="F61" s="1">
         <v>11100</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F62" s="1">
         <v>79025</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E63" s="1"/>
       <c r="F63" s="1">
         <v>77186</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E64" s="1"/>
       <c r="F64" s="1">
         <v>45000</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F65" s="1">
         <v>66003</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E66" s="1"/>
       <c r="F66" s="1">
         <v>86000</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F67" s="1">
         <v>29337</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>144</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F68" s="1">
         <v>51724</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>185</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F69" s="1">
         <v>22041</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E70" s="1"/>
       <c r="F70" s="1">
         <v>33160</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F71" s="1">
         <v>44603</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F72" s="1">
         <v>78154</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E73" s="1"/>
       <c r="F73" s="1">
         <v>92330</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E74" s="1"/>
       <c r="F74" s="1">
         <v>34200</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E75" s="1"/>
       <c r="F75" s="1">
         <v>83000</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E76" s="1"/>
       <c r="F76" s="1">
         <v>26000</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="I76" s="1"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="F77" s="1">
         <v>59301</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E78" s="1"/>
       <c r="F78" s="1">
         <v>54500</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F79" s="1">
         <v>59653</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>